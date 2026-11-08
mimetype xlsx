--- v0 (2026-09-09)
+++ v1 (2026-11-08)
@@ -147,58 +147,58 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dNRjmXWsiekIz3ibkKJ9Mlfl9vtuwKBD/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1xOW99g7VZhbnXXUCzXGzzA70oU60_MMC/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1y4XLpAA88apu_p_ancNDr102AgYNXjkq/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Sr4dKL-sFdFM9XEXI9iE3p9X2_lb9Nhm/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dNRjmXWsiekIz3ibkKJ9Mlfl9vtuwKBD/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1xOW99g7VZhbnXXUCzXGzzA70oU60_MMC/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1y4XLpAA88apu_p_ancNDr102AgYNXjkq/view?usp=drive_link" TargetMode="External"/><Relationship Id="rH4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Sr4dKL-sFdFM9XEXI9iE3p9X2_lb9Nhm/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rH1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ngb1WVPa_aPY7GtiWdMe42S8fUpMd_5C/view?usp=sharing" TargetMode="External"/><Relationship Id="rH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1M6D54j_AeDAjU6o5Ke-Is2zoSvXjuWVM/view?usp=drive_link" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Laporan AMI — SPMI Tingkat Fakultas (FTII)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Format mengikuti "Indikator Standar untuk AMI 2026_FTII". Kolom HASIL diisi dari kolom Pelaksanaan (capaian) tingkat Fakultas, hasil agregasi otomatis dari isian 4 program studi (SI, Teknik Industri, Teknik Informatika, MTI), dicocokkan lewat teks INDIKATOR. Tahun akademik: 2026/2027. Dibuat 09/09/2026 03:06.</t>
+          <t xml:space="preserve">Format mengikuti "Indikator Standar untuk AMI 2026_FTII". Kolom HASIL diisi dari kolom Pelaksanaan (capaian) tingkat Fakultas, hasil agregasi otomatis dari isian 4 program studi (SI, Teknik Industri, Teknik Informatika, MTI), dicocokkan lewat teks INDIKATOR. Tahun akademik: 2026/2027. Dibuat 08/11/2026 11:54.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cakupan: 84 dari 310 indikator template ini terisi HASIL-nya dari data Pelaksanaan SPMI FTII. Sisanya belum ada padanan indikator persis atau belum ada capaian tahun tsb.</t>
+          <t xml:space="preserve">Cakupan: 83 dari 310 indikator template ini terisi HASIL-nya dari data Pelaksanaan SPMI FTII. Sisanya belum ada padanan indikator persis atau belum ada capaian tahun tsb.</t>
         </is>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Keterangan warna baris per Auditee</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">PRODI</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
     </row>
@@ -420,58 +420,56 @@
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kelengkapan dokumen RPS memenuhi 9 komponen wajib, aksesibel mahasiswa (awal semester; selaras Standar Proses Pembelajaran)</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">76.4% (42 dari 55 mata kuliah memenuhi seluruh 9 komponen wajib RPS)
-[...1 lines deleted...]
-(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
+          <t xml:space="preserve">RPS sudah tersedia di semua mata kuliah</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum Tercapai</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">RPS</t>
         </is>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mata kuliah memanfaatkan hasil penelitian/PkM/proyek/kasus</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">30%</t>
@@ -935,3064 +933,2947 @@
         </is>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Dokumen sertifikat kompetensi/profesi/industri dosen dan bukti penugasan dosen industri/praktisi pada mata kuliah kompetensi.</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dana penelitian per dosen per tahun</t>
+          <t xml:space="preserve">Persentase dosen aktif penelitian, PkM, dan publikasi ilmiah</t>
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rp15 juta</t>
+          <t xml:space="preserve">95-100%</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G23" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar dana penelitain per dosen tiap tahun</t>
+          <t xml:space="preserve">daftar penelitian, PKm dan publikasi ilmiah dosen</t>
         </is>
       </c>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dana PkM per dosen per tahun</t>
+          <t xml:space="preserve">Persentase dosen memperoleh rekognisi nasional/internasional</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rp8 juta</t>
+          <t xml:space="preserve">50%</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar dana PkM per dosen tiap tahun</t>
+          <t xml:space="preserve">daftar dosen yang memperoleh rekognisi nasional/internasional beserta buktinya</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="7">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase dosen aktif penelitian, PkM, dan publikasi ilmiah</t>
+          <t xml:space="preserve">Jumlah produk/jasa karya dosen yang diadopsi industri/masyarakat per tahun</t>
         </is>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">95-100%</t>
+          <t xml:space="preserve">≥4</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E25" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G25" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar penelitian, PKm dan publikasi ilmiah dosen</t>
+          <t xml:space="preserve">daftar produk/jasa karya dosen yang diadopsi industri/masyarakat</t>
         </is>
       </c>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase dosen memperoleh rekognisi nasional/internasional</t>
+          <t xml:space="preserve">Jumlah sitasi karya ilmiah dosen per dosen aktif publikasi per tahun</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">50%</t>
+          <t xml:space="preserve">≥5</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">99,5 (rasio tertinggi dari 4 prodi, dicapai MTI; rincian: SI=45,45; TIND=27,8; TI=38,95; MTI=99,5)</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Melampaui</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar dosen yang memperoleh rekognisi nasional/internasional beserta buktinya</t>
+          <t xml:space="preserve">daftar sitasi karya ilmiah dosen</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="7">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jumlah produk/jasa karya dosen yang diadopsi industri/masyarakat per tahun</t>
+          <t xml:space="preserve">Kualifikasi tenaga administrasi minimal D3/sederajat</t>
         </is>
       </c>
       <c r="C27" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">≥4</t>
+          <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E27" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">100% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=100%; TIND=100%; TI=100%; MTI=100%)</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G27" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar produk/jasa karya dosen yang diadopsi industri/masyarakat</t>
+          <t xml:space="preserve">ijasah</t>
         </is>
       </c>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="7">
-[...32 lines deleted...]
-      <c r="H28" s="7" t="inlineStr">
+      <c r="A28" s="4">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Dosen dan Tenaga Kependidikan (sesuai Standar SPMI)</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas keempat sub-standar Dosen dan Tenaga Kependidikan, sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
+        </is>
+      </c>
+      <c r="H28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="7">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kualifikasi tenaga administrasi minimal D3/sederajat</t>
+          <t xml:space="preserve">Persentase tenaga fungsional (laboran/pustakawan/teknisi) berkualifikasi minimal D3 dengan sertifikat kompetensi</t>
         </is>
       </c>
       <c r="C29" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E29" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">100% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=100%; TIND=100%; TI=100%; MTI=100%)</t>
+          <t xml:space="preserve">50% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=50%; TIND=50%; TI=50%; MTI=50%)</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum Tercapai</t>
         </is>
       </c>
       <c r="G29" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ijasah</t>
+          <t xml:space="preserve">daftar laboran, pustakawa, teknisi beserta ijasah</t>
         </is>
       </c>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4">
-[...32 lines deleted...]
-      <c r="H30" s="4" t="inlineStr">
+      <c r="A30" s="7">
+        <v>28</v>
+      </c>
+      <c r="B30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Persentase DTPS penulis utama/korespondensi publikasi jurnal internasional bereputasi</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50%</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ketua Program Studi</t>
+        </is>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum diisi</t>
+        </is>
+      </c>
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">daftar DTPS sebagai penulis utama/ korespondensi publikasi jurnal internasional bereputasi</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="7">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase tenaga fungsional (laboran/pustakawan/teknisi) berkualifikasi minimal D3 dengan sertifikat kompetensi</t>
+          <t xml:space="preserve">Persentase dosen memenuhi Beban Kerja Dosen (BKD) 12-16 sks per semester</t>
         </is>
       </c>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E31" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">50% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=50%; TIND=50%; TI=50%; MTI=50%)</t>
+          <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum Tercapai</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G31" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar laboran, pustakawa, teknisi beserta ijasah</t>
+          <t xml:space="preserve">Laporan Kinerja Dosen (LKD) dan Beban Kerja Dosen (BKD) yang memuat aktivitas penelitian, PkM, publikasi, rekognisi, dan sitasi.</t>
         </is>
       </c>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase DTPS penulis utama/korespondensi publikasi jurnal internasional bereputasi</t>
+          <t xml:space="preserve">Persentase DTPS yang karya ilmiahnya tersitasi pada jurnal/basis data bereputasi (selaras formula PKIB LAM Teknik)</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">50%</t>
+          <t xml:space="preserve">25%</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ketua Program Studi</t>
         </is>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">82,6% (tertinggi dari 4 prodi, dicapai TI; rincian: SI=36,7%; TIND=50%; TI=82,6%; MTI=80%)</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Melampaui</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar DTPS sebagai penulis utama/ korespondensi publikasi jurnal internasional bereputasi</t>
+          <t xml:space="preserve">daftar dosen yang karya ilmiahnya tersitasi pada jurnal bereputasi</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="7">
-[...7 lines deleted...]
-      <c r="C33" s="7" t="inlineStr">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C.STANDAR SARANA DAN PRASARANA PEMBELAJARAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4">
+        <v>32</v>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rasio luas ruang dosen per dosen</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4 m²</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rasio luas ruang dosen per dosen lebih dari 4 meter persegi</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Melampaui</t>
+        </is>
+      </c>
+      <c r="G34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">data rasio luas bangunan dan ruang dosen,</t>
+        </is>
+      </c>
+      <c r="H34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kelengkapan isi sarana akademik (media pembelajaran, perangkat elektronik, koleksi perpustakaan)</t>
+        </is>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">100%</t>
         </is>
       </c>
-      <c r="D33" s="7" t="inlineStr">
-[...73 lines deleted...]
-          <t xml:space="preserve">C.STANDAR SARANA DAN PRASARANA PEMBELAJARAN</t>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum diisi</t>
+        </is>
+      </c>
+      <c r="G35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">dokumentasi kelengkapan sarana akademik (media pembelajaran, perangkat elektronik, koleksi perpustakaan).</t>
+        </is>
+      </c>
+      <c r="H35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rasio luas ruang dosen per dosen</t>
+          <t xml:space="preserve">Pemenuhan aspek aksesibilitas difabel (5 aspek Belmawa)</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 m²</t>
+          <t xml:space="preserve">5 aspek</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rasio luas ruang dosen per dosen lebih dari 4 meter persegi</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Melampaui</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">data rasio luas bangunan dan ruang dosen,</t>
+          <t xml:space="preserve">Dokumentasi sarana aksesibilitas difabel (5 aspek) dan bukti operasional sistem informasi terintegrasi.</t>
         </is>
       </c>
       <c r="H36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelengkapan isi sarana akademik (media pembelajaran, perangkat elektronik, koleksi perpustakaan)</t>
+          <t xml:space="preserve">Ketersediaan SOP K3L laboratorium</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100%</t>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">dokumentasi kelengkapan sarana akademik (media pembelajaran, perangkat elektronik, koleksi perpustakaan).</t>
+          <t xml:space="preserve">SOP K3L</t>
         </is>
       </c>
       <c r="H37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pemenuhan aspek aksesibilitas difabel (5 aspek Belmawa)</t>
+          <t xml:space="preserve">Ketersediaan kebijakan dan pelaksanaan K3L skala kampus/institusi</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 aspek</t>
+          <t xml:space="preserve">Terlaksana</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Belum Tercapai</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi sarana aksesibilitas difabel (5 aspek) dan bukti operasional sistem informasi terintegrasi.</t>
+          <t xml:space="preserve">kebijakan dan laporan pelaksanaan K3L skala kampus</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ketersediaan SOP K3L laboratorium</t>
+          <t xml:space="preserve">Ketersediaan dan kelayakan fasilitas ibadah</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tersedia</t>
+          <t xml:space="preserve">Tersedia &amp; layak</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tersedia</t>
+          <t xml:space="preserve">Tersedia dan Layak</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOP K3L</t>
+          <t xml:space="preserve">fasilitas ibadah</t>
         </is>
       </c>
       <c r="H39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ketersediaan kebijakan dan pelaksanaan K3L skala kampus/institusi</t>
+          <t xml:space="preserve">Pemenuhan sistem informasi terintegrasi</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Terlaksana</t>
+          <t xml:space="preserve">100%</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="E40" s="4" t="inlineStr">
-[...79 lines deleted...]
-      <c r="E42" s="5" t="inlineStr">
+      <c r="E40" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Tersedia sistem informasi terintegrasi yang digunakan program studi:
 - Website Utama/SC: https://www.unisbank.ac.id/sc/?
 - E-Learning: https://elearning.unisbank.ac.id/
 - E-Budgeting: https://ebudgeting.unisbank.ac.id/login.php
 - SIRISBANK (SIA): https://sirisbank.unisbank.ac.id/login.aspx?ReturnUrl=%2f
 (sumber: unisbank.ac.id, per 28-08-2026)
 Tautan lain: https://elearning.unisbank.ac.id/, https://ebudgeting.unisbank.ac.id/login.php, https://sirisbank.unisbank.ac.id/login.aspx?ReturnUrl=%2f</t>
         </is>
       </c>
-      <c r="F42" s="4" t="inlineStr">
+      <c r="F40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
-      <c r="G42" s="4" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c r="G40" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H40" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4">
+        <v>39</v>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Sarana dan Prasarana (sesuai Standar SPMI)</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas keempat sub-standarsapras, sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
+        </is>
+      </c>
+      <c r="H41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">D. STANDAR PEMBIAYAAN PEMBELAJARAN</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Sarana dan Prasarana (sesuai Standar SPMI)</t>
+          <t xml:space="preserve">Dana operasional pembelajaran per mahasiswa per tahun</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Rp22 juta</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas keempat sub-standarsapras, sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
+          <t xml:space="preserve">Laporan keuangan tahunan (e-budgeting) yang memuat realisasi dana operasional per mahasiswa</t>
         </is>
       </c>
       <c r="H43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="0" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">D. STANDAR PEMBIAYAAN PEMBELAJARAN</t>
+      <c r="A44" s="4">
+        <v>41</v>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Persentase dana dari mahasiswa terhadap total dana</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35%</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum diisi</t>
+        </is>
+      </c>
+      <c r="G44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">proporsi dana dari mahasiswa</t>
+        </is>
+      </c>
+      <c r="H44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dana operasional pembelajaran per mahasiswa per tahun</t>
+          <t xml:space="preserve">Persentase dana non-mahasiswa/non-kementerian</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rp22 juta</t>
+          <t xml:space="preserve">10%</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan keuangan tahunan (e-budgeting) yang memuat realisasi dana operasional per mahasiswa</t>
+          <t xml:space="preserve">diversifikasi sumber pendanaan</t>
         </is>
       </c>
       <c r="H45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase dana dari mahasiswa terhadap total dana</t>
+          <t xml:space="preserve">Ketersediaan laporan keuangan komprehensif (e-budgeting)</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">35%</t>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">proporsi dana dari mahasiswa</t>
+          <t xml:space="preserve">e-budgeting</t>
         </is>
       </c>
       <c r="H46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase dana non-mahasiswa/non-kementerian</t>
+          <t xml:space="preserve">Evaluasi ketercapaian standar satuan biaya pendidikan tinggi</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">10%</t>
+          <t xml:space="preserve">1 kali/tahun</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">diversifikasi sumber pendanaan</t>
+          <t xml:space="preserve">hasil AMI</t>
         </is>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ketersediaan laporan keuangan komprehensif (e-budgeting)</t>
+          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Pembiayaan (sesuai Standar SPMI)</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas keempat sub-standar Pembiayaan , sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
+        </is>
+      </c>
+      <c r="H48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STANDAR PROSES PENDIDIKAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">A.STANDAR PROSES PEMBELAJARAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4">
+        <v>46</v>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ketersediaan Kebijakan Standar Proses Pendidikan [IKU]</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
           <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
-      <c r="D48" s="4" t="inlineStr">
-[...113 lines deleted...]
-          <t xml:space="preserve">STANDAR PROSES PENDIDIKAN</t>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum diisi</t>
+        </is>
+      </c>
+      <c r="G51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SK Rektor Standar Fakultas</t>
+        </is>
+      </c>
+      <c r="H51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="0" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">A.STANDAR PROSES PEMBELAJARAN</t>
+      <c r="A52" s="4">
+        <v>47</v>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mata kuliah dengan RPS lengkap 4 aspek terdokumentasi [IKU]</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">100</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">74.5% (41 dari 55 mata kuliah memiliki RPS lengkap 4 aspek: indikator, kriteria &amp; teknik penilaian, metode pembelajaran, materi pembelajaran)
+(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum Tercapai</t>
+        </is>
+      </c>
+      <c r="G52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Daftar mata kuliah dan RPS yang memanfaatkan hasil penelitian, PkM, proyek, dan studi kasus.</t>
+        </is>
+      </c>
+      <c r="H52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ketersediaan Kebijakan Standar Proses Pendidikan [IKU]</t>
+          <t xml:space="preserve">Siklus tinjauan/pemutakhiran RPS [IKU]</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tersedia</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SK Rektor Standar Fakultas</t>
+          <t xml:space="preserve">ST, presensi rapat tinjauan RPS</t>
         </is>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mata kuliah dengan RPS lengkap 4 aspek terdokumentasi [IKU]</t>
+          <t xml:space="preserve">Kesesuaian RPS dengan CPL berbasis KKNI Level 6 [IKU]</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">74.5% (41 dari 55 mata kuliah memiliki RPS lengkap 4 aspek: indikator, kriteria &amp; teknik penilaian, metode pembelajaran, materi pembelajaran)
-(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daftar mata kuliah dan RPS yang memanfaatkan hasil penelitian, PkM, proyek, dan studi kasus.</t>
+          <t xml:space="preserve">buku kurikulum</t>
         </is>
       </c>
       <c r="H54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Siklus tinjauan/pemutakhiran RPS [IKU]</t>
+          <t xml:space="preserve">Mata kuliah menerapkan pembelajaran inovatif (PBL/CBL/micro-credential/RPL) [IKU]</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">90</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">85%</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Belum Tercapai</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ST, presensi rapat tinjauan RPS</t>
+          <t xml:space="preserve">RPS</t>
         </is>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kesesuaian RPS dengan CPL berbasis KKNI Level 6 [IKU]</t>
+          <t xml:space="preserve">Mahasiswa mengikuti program micro-credential [IKT]</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">buku kurikulum</t>
+          <t xml:space="preserve">Sertifikat kompetensi yang dimiliki mahasiswa</t>
         </is>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mata kuliah menerapkan pembelajaran inovatif (PBL/CBL/micro-credential/RPL) [IKU]</t>
+          <t xml:space="preserve">Beban belajar minimal program sarjana [IKU]</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">90</t>
+          <t xml:space="preserve">146</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">85%</t>
+          <t xml:space="preserve">146 sks (akumulasi 55 mata kuliah pada struktur kurikulum)
+(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum Tercapai</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">RPS</t>
+          <t xml:space="preserve">buku pedoman akademik</t>
         </is>
       </c>
       <c r="H57" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mahasiswa mengikuti program micro-credential [IKT]</t>
+          <t xml:space="preserve">Jumlah minimal pertemuan per semester [IKU]</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">20</t>
+          <t xml:space="preserve">16</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">16 pertemuan (jumlah pertemuan terendah antar mata kuliah ber-RPS; 43 dari 43 mata kuliah ber-RPS mencapai 16 pertemuan)
+(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve">Tercapai</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sertifikat kompetensi yang dimiliki mahasiswa</t>
+          <t xml:space="preserve">buku pedoman akademik</t>
         </is>
       </c>
       <c r="H58" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mata kuliah memanfaatkan hasil penelitian/PkM/proyek/kasus [IKU]</t>
+          <t xml:space="preserve">Persentase Jam Pembelajaran Praktik (PJP) [IKU - baru]</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">60% - dari seluruh mata kuliah pada kurikulum program studi, 60% di antaranya telah memanfaatkan hasil penelitian, PkM, proyek, atau studi kasus dosen sebagai materi/bahan ajar dan/atau tugas pembelajaran.</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daftar dan bukti mata kuliah terintegrasi hasil PkMdan penelitian</t>
+          <t xml:space="preserve">RPS</t>
         </is>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beban belajar minimal program sarjana [IKU]</t>
+          <t xml:space="preserve">Kelengkapan dokumen perencanaan MBKM [IKU - baru]</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">146</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">146 sks (akumulasi 55 mata kuliah pada struktur kurikulum)
-(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">buku pedoman akademik</t>
+          <t xml:space="preserve">Pedoman MBKM</t>
         </is>
       </c>
       <c r="H60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jumlah minimal pertemuan per semester [IKU]</t>
+          <t xml:space="preserve">Pemenuhan aspek monev pelaksanaan MBKM [IKU - baru]</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">16</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 pertemuan (jumlah pertemuan terendah antar mata kuliah ber-RPS; 43 dari 43 mata kuliah ber-RPS mencapai 16 pertemuan)
-(sumber: akadsisfo-web (db nilai_cpmk), per 08-08-2026)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">buku pedoman akademik</t>
+          <t xml:space="preserve">monev MBKM</t>
         </is>
       </c>
       <c r="H61" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="4">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase Jam Pembelajaran Praktik (PJP) [IKU - baru]</t>
+          <t xml:space="preserve">Mahasiswa mengikuti kegiatan MBKM [IKU - baru]</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">30</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">RPS</t>
+          <t xml:space="preserve">daftar mahasiwa yang mengikuti kegiatan MBKM</t>
         </is>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelengkapan dokumen perencanaan MBKM [IKU - baru]</t>
+          <t xml:space="preserve">SKS yang dapat diakui melalui RPL [IKT - baru]</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">6</t>
+          <t xml:space="preserve">70</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pedoman MBKM</t>
+          <t xml:space="preserve">SK Pemerintah tentang pelaksanaan RPL,Pedoman RPL</t>
         </is>
       </c>
       <c r="H63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="4">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pemenuhan aspek monev pelaksanaan MBKM [IKU - baru]</t>
+          <t xml:space="preserve">Mahasiswa pemanfaat RPL per tahun [IKT - baru]</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">monev MBKM</t>
+          <t xml:space="preserve">daftar mahasisawa jalur RPL</t>
         </is>
       </c>
       <c r="H64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="4">
-[...34 lines deleted...]
-          <t xml:space="preserve"/>
+      <c r="A65" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B.STANDAR PENILAIAN PEMBELAJARAN</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SKS yang dapat diakui melalui RPL [IKT - baru]</t>
+          <t xml:space="preserve">Mata kuliah dengan dokumentasi penilaian lengkap (bukti/rubrik/portofolio) [IKU - baru]</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">70</t>
+          <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SK Pemerintah tentang pelaksanaan RPL,Pedoman RPL</t>
+          <t xml:space="preserve">matriks penilaian</t>
         </is>
       </c>
       <c r="H66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mahasiswa pemanfaat RPL per tahun [IKT - baru]</t>
+          <t xml:space="preserve">Persentase kelulusan tepat waktu (PTW) — disinkronkan dg Standar Luaran Pendidikan Unggul [IKU]</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">10</t>
+          <t xml:space="preserve">65</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar mahasisawa jalur RPL</t>
+          <t xml:space="preserve">daftar kelulusan</t>
         </is>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">B.STANDAR PENILAIAN PEMBELAJARAN</t>
+          <t xml:space="preserve">C.STANDAR PENGELOLAAN PEMBELAJARAN</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mata kuliah dengan dokumentasi penilaian lengkap (bukti/rubrik/portofolio) [IKU - baru]</t>
+          <t xml:space="preserve">Frekuensi kegiatan peningkatan suasana akademik [IKU - baru]</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">matriks penilaian</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase kelulusan tepat waktu (PTW) — disinkronkan dg Standar Luaran Pendidikan Unggul [IKU]</t>
+          <t xml:space="preserve">Kepuasan mahasiswa terhadap suasana akademik/proses pendidikan [IKU - baru]</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">65</t>
+          <t xml:space="preserve">85</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">daftar kelulusan</t>
+          <t xml:space="preserve">instrumen dan hasil survei kepuasan mahasiswa tentang suasana akademik</t>
         </is>
       </c>
       <c r="H70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="0" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">C.STANDAR PENGELOLAAN PEMBELAJARAN</t>
+      <c r="A71" s="4">
+        <v>70</v>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ketersediaan pedoman penerimaan mahasiswa jalur RPL [IKT]</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tersedia</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Belum diisi</t>
+        </is>
+      </c>
+      <c r="G71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Buku Pedoman PMB jalur RPL</t>
+        </is>
+      </c>
+      <c r="H71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="4">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frekuensi kegiatan peningkatan suasana akademik [IKU - baru]</t>
+          <t xml:space="preserve">Frekuensi monitoring dan evaluasi pembelajaran [IKU]</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">12</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">monitoring pembelajaran</t>
         </is>
       </c>
       <c r="H72" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kepuasan mahasiswa terhadap suasana akademik/proses pendidikan [IKU - baru]</t>
+          <t xml:space="preserve">Ketersediaan mata kuliah kewirausahaan ciri khas UNISBANK [IKT]</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">85</t>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">instrumen dan hasil survei kepuasan mahasiswa tentang suasana akademik</t>
+          <t xml:space="preserve">RPS mata kuliah kewirausahaan</t>
         </is>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="4">
-[...34 lines deleted...]
-          <t xml:space="preserve"/>
+      <c r="A74" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STANDAR LUARAN PENDIDIKAN</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frekuensi monitoring dan evaluasi pembelajaran [IKU]</t>
+          <t xml:space="preserve">Ketersediaan Kebijakan Profil Lulusan, CPL, CPMK [IKU]</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">Tersedia</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="E75" s="4" t="inlineStr">
-[...91 lines deleted...]
-      <c r="E78" s="5" t="inlineStr">
+      <c r="E75" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Tersedia — 3 profil lulusan, 12 CPL, 124 CPMK, 144 sub-CPMK terdokumentasi
 Sumber: aplikasi akademik prodi (kurikulum_industri).
 Bukti rinci: ketersediaan-kebijakan-profil-lulusan-cpl-cpmk-iku.pdf
 (sumber: datasdm.web.id, per 04-09-2026)</t>
         </is>
       </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tercapai</t>
+        </is>
+      </c>
+      <c r="G75" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SK Rektor Dokumen profil lulusan, CPL, dan CPMK</t>
+        </is>
+      </c>
+      <c r="H75" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4">
+        <v>77</v>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Program studi memiliki dokumen kompetensi lulusan/CPL yang sah dan ditinjau melibatkan stakeholder [IKT]</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">100</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">100% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=100%; TIND=100%; TI=100%; MTI=100%)</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tercapai</t>
+        </is>
+      </c>
+      <c r="G76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">berita acara forum pemangku kepentingan (FGD) penyusunannya</t>
+        </is>
+      </c>
+      <c r="H76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4">
+        <v>78</v>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mata kuliah memiliki pemetaan CPL-CPMK terdokumentasi [IKU]</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">100</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">100% (tertinggi dari 3 prodi, dicapai MTI; rincian: SI=98,2%; TI=83,9%; MTI=100%)</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tercapai</t>
+        </is>
+      </c>
+      <c r="G77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dokumen kurikulum tiap program studi yang memuat pemetaan CPL-CPMK 100% mata kuliah.</t>
+        </is>
+      </c>
+      <c r="H77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4">
+        <v>80</v>
+      </c>
+      <c r="B78" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ketercapaian CPL berdasarkan agregasi CPMK [IKU]</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">85</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E78" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SK Rektor Dokumen profil lulusan, CPL, dan CPMK</t>
+          <t xml:space="preserve">Rekapitulasi hasil penilaian ketercapaian CPMK per mata kuliah dan agregasi ketercapaian CPL per program studi per tahun akademik.</t>
         </is>
       </c>
       <c r="H78" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="4">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Program studi memiliki dokumen kompetensi lulusan/CPL yang sah dan ditinjau melibatkan stakeholder [IKT]</t>
+          <t xml:space="preserve">Persentase kelulusan tepat waktu (PTW) [IKU]</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">65</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100% (tertinggi dari 4 prodi, dicapai SI; rincian: SI=100%; TIND=100%; TI=100%; MTI=100%)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">berita acara forum pemangku kepentingan (FGD) penyusunannya</t>
+          <t xml:space="preserve">rekapitulasi kelulusan tepat waktu</t>
         </is>
       </c>
       <c r="H79" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="4">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mata kuliah memiliki pemetaan CPL-CPMK terdokumentasi [IKU]</t>
+          <t xml:space="preserve">Rata-rata lama studi lulusan [IKU]</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100</t>
+          <t xml:space="preserve">4,0</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">100% (tertinggi dari 3 prodi, dicapai MTI; rincian: SI=98,2%; TI=83,9%; MTI=100%)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tercapai</t>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumen kurikulum tiap program studi yang memuat pemetaan CPL-CPMK 100% mata kuliah.</t>
+          <t xml:space="preserve">rekapitulasi lama studi</t>
         </is>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ketercapaian CPL berdasarkan agregasi CPMK [IKU]</t>
+          <t xml:space="preserve">Rata-rata IPK lulusan [IKU]</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">85</t>
+          <t xml:space="preserve">3,40</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rekapitulasi hasil penilaian ketercapaian CPMK per mata kuliah dan agregasi ketercapaian CPL per program studi per tahun akademik.</t>
+          <t xml:space="preserve">rekapitulasi IPK lulusan</t>
         </is>
       </c>
       <c r="H81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Persentase kelulusan tepat waktu (PTW) [IKU]</t>
+          <t xml:space="preserve">Waktu tunggu lulusan mendapat pekerjaan pertama [IKU]</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">65</t>
+          <t xml:space="preserve">≤3</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">rekapitulasi kelulusan tepat waktu</t>
+          <t xml:space="preserve">Laporan tracer study tahunan</t>
         </is>
       </c>
       <c r="H82" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rata-rata lama studi lulusan [IKU]</t>
+          <t xml:space="preserve">Kesesuaian bidang kerja lulusan (PBS) [IKU]</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">4,0</t>
+          <t xml:space="preserve">65</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">rekapitulasi lama studi</t>
+          <t xml:space="preserve">Laporan tracer study tahunan</t>
         </is>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rata-rata IPK lulusan [IKU]</t>
+          <t xml:space="preserve">Lulusan bekerja tingkat internasional/multinasional [IKU]</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3,40</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">rekapitulasi IPK lulusan</t>
+          <t xml:space="preserve">Laporan tracer study tahunan</t>
         </is>
       </c>
       <c r="H84" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Waktu tunggu lulusan mendapat pekerjaan pertama [IKU]</t>
+          <t xml:space="preserve">Lulusan bekerja tingkat nasional / berwirausaha berizin [IKU]</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">≤3</t>
+          <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Laporan tracer study tahunan</t>
         </is>
       </c>
       <c r="H85" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kesesuaian bidang kerja lulusan (PBS) [IKU]</t>
+          <t xml:space="preserve">Kepuasan pengguna lulusan per aspek (7 aspek) [IKU]</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">65</t>
+          <t xml:space="preserve">90</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan tracer study tahunan</t>
+          <t xml:space="preserve">Laporan survei kepuasan pengguna lulusan (7 aspek) beserta instrumen dan data mentah responden.</t>
         </is>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lulusan bekerja tingkat internasional/multinasional [IKU]</t>
+          <t xml:space="preserve">Prestasi akademik mahasiswa tingkat internasional (rasio thd jumlah mhs) [IKU]</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">7</t>
+          <t xml:space="preserve">0,3</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan tracer study tahunan</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi akademik mahasiswa tingkat internasional.</t>
         </is>
       </c>
       <c r="H87" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lulusan bekerja tingkat nasional / berwirausaha berizin [IKU]</t>
+          <t xml:space="preserve">Prestasi akademik mahasiswa tingkat nasional (rasio thd jumlah mhs) [IKU]</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">25</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan tracer study tahunan</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi akademik mahasiswa tingkat nasional.</t>
         </is>
       </c>
       <c r="H88" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kepuasan pengguna lulusan per aspek (7 aspek) [IKU]</t>
+          <t xml:space="preserve">Prestasi non-akademik mahasiswa tingkat internasional (rasio) [IKU]</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">90</t>
+          <t xml:space="preserve">0,3</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan survei kepuasan pengguna lulusan (7 aspek) beserta instrumen dan data mentah responden.</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi non akademik mahasiswa tingkat internasional.</t>
         </is>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="4">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prestasi akademik mahasiswa tingkat internasional (rasio thd jumlah mhs) [IKU]</t>
+          <t xml:space="preserve">Prestasi non-akademik mahasiswa tingkat nasional (rasio) [IKU]</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0,3</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi akademik mahasiswa tingkat internasional.</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi non akademik mahasiswa tingkat nasional.</t>
         </is>
       </c>
       <c r="H90" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="4">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prestasi akademik mahasiswa tingkat nasional (rasio thd jumlah mhs) [IKU]</t>
+          <t xml:space="preserve">Lulusan bersertifikasi kompetensi nasional/internasional [IKU]</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi akademik mahasiswa tingkat nasional.</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat kompetensi (nasional/internasional/kewirausahaan) yang diperoleh mahasiswa dan lulusan.</t>
         </is>
       </c>
       <c r="H91" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="4">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prestasi non-akademik mahasiswa tingkat internasional (rasio) [IKU]</t>
+          <t xml:space="preserve">Pelaksanaan tracer study memenuhi 5 aspek penuh [IKU]</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0,3</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi non akademik mahasiswa tingkat internasional.</t>
+          <t xml:space="preserve">tracer study</t>
         </is>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="4">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prestasi non-akademik mahasiswa tingkat nasional (rasio) [IKU]</t>
+          <t xml:space="preserve">Pembentukan dan operasional Pusat Karier [IKT]</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">Beroperasi</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi non akademik mahasiswa tingkat nasional.</t>
+          <t xml:space="preserve">Laporan operasional Pusat Karier FTII (layanan bursa kerja, pendampingan karier, penempatan kerja).</t>
         </is>
       </c>
       <c r="H93" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="4">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lulusan bersertifikasi kompetensi nasional/internasional [IKU]</t>
+          <t xml:space="preserve">Frekuensi monitoring, evaluasi, dan AMI atas standar ini [IKT]</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">60</t>
+          <t xml:space="preserve">≥1</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumentasi dan sertifikat kompetensi (nasional/internasional/kewirausahaan) yang diperoleh mahasiswa dan lulusan.</t>
+          <t xml:space="preserve">monev penelitian dan AMI</t>
         </is>
       </c>
       <c r="H94" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="4">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pelaksanaan tracer study memenuhi 5 aspek penuh [IKU]</t>
+          <t xml:space="preserve">Bentuk pengakuan/rekognisi kompetensi lulusan oleh DUDIKA/masyarakat per tahun [IKT]</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">≥4</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">tracer study</t>
+          <t xml:space="preserve">Dokumen kerja sama dengan mitra DUDIKA (magang, rekrutmen, kuliah tamu, sertifikasi kompetensi) tingkat lokal, nasional, dan internasional.</t>
         </is>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pembentukan dan operasional Pusat Karier [IKT]</t>
+          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Luaran Pendidikan (sesuai Standar SPMI) [IKT]</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beroperasi</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Belum diisi</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laporan operasional Pusat Karier FTII (layanan bursa kerja, pendampingan karier, penempatan kerja).</t>
+          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas Standar Luaran Pendidikan, sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
         </is>
       </c>
       <c r="H96" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Frekuensi monitoring, evaluasi, dan AMI atas standar ini [IKT]</t>
+          <t xml:space="preserve">Prestasi akademik mahasiswa tingkat wilayah/lokal (rasio thd jumlah mhs) [IKU]</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">≥1</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">monev penelitian dan AMI</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi akademik mahasiswa tingkat lokal.</t>
         </is>
       </c>
       <c r="H97" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bentuk pengakuan/rekognisi kompetensi lulusan oleh DUDIKA/masyarakat per tahun [IKT]</t>
+          <t xml:space="preserve">Prestasi non-akademik mahasiswa tingkat wilayah/lokal (rasio thd jumlah mhs) [IKU]</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">≥4</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumen kerja sama dengan mitra DUDIKA (magang, rekrutmen, kuliah tamu, sertifikasi kompetensi) tingkat lokal, nasional, dan internasional.</t>
+          <t xml:space="preserve">Dokumentasi dan sertifikat prestasi non akademik mahasiswa tingkat lokal.</t>
         </is>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="4">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pelaksanaan root-cause analysis &amp; SWOT tahunan Standar Luaran Pendidikan (sesuai Standar SPMI) [IKT]</t>
+          <t xml:space="preserve">Lulusan bekerja tingkat wilayah/lokal (rasio thd jumlah lulusan) [IKT]</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Dilaporkan</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Belum diisi</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dokumen root-cause analysis dan SWOT tahunan atas Standar Luaran Pendidikan, sesuai template Standar Penjaminan Mutu Internal FTII, beserta berita acara pembahasannya dalam RTM.</t>
+          <t xml:space="preserve">tracer alumni</t>
         </is>
       </c>
       <c r="H99" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
-    <row r="100">
-[...118 lines deleted...]
-    </row>
+    <row r="100"/>
+    <row r="101"/>
+    <row r="102"/>
     <row r="103"/>
     <row r="104"/>
     <row r="105"/>
     <row r="106"/>
     <row r="107"/>
     <row r="108"/>
     <row r="109"/>
     <row r="110"/>
     <row r="111"/>
     <row r="112"/>
     <row r="113"/>
     <row r="114"/>
     <row r="115"/>
     <row r="116"/>
     <row r="117"/>
     <row r="118"/>
     <row r="119"/>
     <row r="120"/>
     <row r="121"/>
     <row r="122"/>
     <row r="123"/>
     <row r="124"/>
     <row r="125"/>
     <row r="126"/>
     <row r="127"/>
@@ -4830,57 +4711,54 @@
     <row r="959"/>
     <row r="960"/>
     <row r="961"/>
     <row r="962"/>
     <row r="963"/>
     <row r="964"/>
     <row r="965"/>
     <row r="966"/>
     <row r="967"/>
     <row r="968"/>
     <row r="969"/>
     <row r="970"/>
     <row r="971"/>
     <row r="972"/>
     <row r="973"/>
     <row r="974"/>
     <row r="975"/>
     <row r="976"/>
     <row r="977"/>
     <row r="978"/>
     <row r="979"/>
     <row r="980"/>
     <row r="981"/>
     <row r="982"/>
     <row r="983"/>
-    <row r="984"/>
-[...1 lines deleted...]
-    <row r="986"/>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E42" r:id="rH1"/>
-    <hyperlink ref="E78" r:id="rH2"/>
+    <hyperlink ref="E40" r:id="rH1"/>
+    <hyperlink ref="E75" r:id="rH2"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="45" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="38" customWidth="1"/>
     <col min="8" max="8" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2">